--- v0 (2026-03-31)
+++ v1 (2026-05-25)
@@ -12,86 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Simple" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>sans financement régional</t>
   </si>
   <si>
     <t>Maison Individuelle</t>
   </si>
   <si>
     <t>Individuel Groupé</t>
   </si>
   <si>
     <t>Total Maisons Individuelles</t>
   </si>
   <si>
     <t>Programme Collectif</t>
   </si>
   <si>
     <t>Total Logements</t>
   </si>
   <si>
     <t>Tertiaire</t>
   </si>
   <si>
     <t>04000</t>
   </si>
   <si>
     <t>04100</t>
   </si>
   <si>
     <t>04300</t>
   </si>
   <si>
     <t>04500</t>
   </si>
   <si>
     <t>05000</t>
+  </si>
+  <si>
+    <t>05190</t>
   </si>
   <si>
     <t>05200</t>
   </si>
   <si>
     <t>06000</t>
   </si>
   <si>
     <t>06130</t>
   </si>
   <si>
     <t>06150</t>
   </si>
   <si>
     <t>06200</t>
   </si>
   <si>
     <t>06230</t>
   </si>
   <si>
     <t>06250</t>
   </si>
   <si>
     <t>06300</t>
   </si>
@@ -478,54 +481,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K82"/>
+  <dimension ref="A1:K85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K1" sqref="K1:K82"/>
+      <selection activeCell="K1" sqref="K1:K85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -679,2723 +682,2828 @@
       </c>
       <c r="K5" s="3">
         <v>3960</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6" s="3">
         <v>0</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6" s="3">
         <v>0</v>
       </c>
       <c r="F6" s="5">
         <v>0</v>
       </c>
       <c r="G6">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="H6" s="3">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="I6" s="5">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="J6">
         <v>136</v>
       </c>
       <c r="K6" s="3">
         <v>136</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7" s="3">
         <v>0</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7" s="3">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H7" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I7" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
       <c r="C8" s="3">
         <v>0</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8" s="3">
         <v>0</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>220</v>
+        <v>2</v>
       </c>
       <c r="H8" s="3">
-        <v>220</v>
+        <v>2</v>
       </c>
       <c r="I8" s="5">
-        <v>220</v>
+        <v>2</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
       <c r="C9" s="3">
         <v>0</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9" s="3">
         <v>0</v>
       </c>
       <c r="F9" s="5">
         <v>0</v>
       </c>
       <c r="G9">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="H9" s="3">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="I9" s="5">
-        <v>10</v>
+        <v>220</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10" s="3">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10" s="3">
         <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="H10" s="3">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="I10" s="5">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11" s="3">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11" s="3">
         <v>0</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
       <c r="G11">
-        <v>355</v>
+        <v>60</v>
       </c>
       <c r="H11" s="3">
-        <v>355</v>
+        <v>60</v>
       </c>
       <c r="I11" s="5">
-        <v>355</v>
+        <v>60</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12" s="3">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12" s="3">
         <v>0</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
       <c r="G12">
-        <v>4</v>
+        <v>355</v>
       </c>
       <c r="H12" s="3">
-        <v>4</v>
+        <v>355</v>
       </c>
       <c r="I12" s="5">
-        <v>4</v>
+        <v>355</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13" s="3">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13" s="3">
         <v>0</v>
       </c>
       <c r="F13" s="5">
         <v>0</v>
       </c>
       <c r="G13">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H13" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I13" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J13">
-        <v>1200</v>
+        <v>0</v>
       </c>
       <c r="K13" s="3">
-        <v>1200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C14" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14" s="3">
         <v>0</v>
       </c>
       <c r="F14" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G14">
-        <v>665</v>
+        <v>0</v>
       </c>
       <c r="H14" s="3">
-        <v>665</v>
+        <v>0</v>
       </c>
       <c r="I14" s="5">
-        <v>666</v>
+        <v>0</v>
       </c>
       <c r="J14">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="K14" s="3">
-        <v>0</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C15" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15" s="3">
         <v>0</v>
       </c>
       <c r="F15" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G15">
-        <v>204</v>
+        <v>665</v>
       </c>
       <c r="H15" s="3">
-        <v>204</v>
+        <v>665</v>
       </c>
       <c r="I15" s="5">
-        <v>204</v>
+        <v>666</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16">
         <v>0</v>
       </c>
       <c r="C16" s="3">
         <v>0</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16" s="3">
         <v>0</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="H16" s="3">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="I16" s="5">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17">
         <v>0</v>
       </c>
       <c r="C17" s="3">
         <v>0</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17" s="3">
         <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="H17" s="3">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="I17" s="5">
-        <v>33</v>
+        <v>158</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18">
         <v>0</v>
       </c>
       <c r="C18" s="3">
         <v>0</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18" s="3">
         <v>0</v>
       </c>
       <c r="F18" s="5">
         <v>0</v>
       </c>
       <c r="G18">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H18" s="3">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="I18" s="5">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19" s="3">
         <v>0</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19" s="3">
         <v>0</v>
       </c>
       <c r="F19" s="5">
         <v>0</v>
       </c>
       <c r="G19">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="H19" s="3">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="I19" s="5">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="J19">
-        <v>2461</v>
+        <v>0</v>
       </c>
       <c r="K19" s="3">
-        <v>2461</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
         <v>0</v>
       </c>
       <c r="C20" s="3">
         <v>0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20" s="3">
         <v>0</v>
       </c>
       <c r="F20" s="5">
         <v>0</v>
       </c>
       <c r="G20">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="H20" s="3">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="I20" s="5">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="J20">
-        <v>0</v>
+        <v>2461</v>
       </c>
       <c r="K20" s="3">
-        <v>0</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21" s="3">
         <v>0</v>
       </c>
       <c r="F21" s="5">
         <v>0</v>
       </c>
       <c r="G21">
-        <v>20</v>
+        <v>284</v>
       </c>
       <c r="H21" s="3">
-        <v>20</v>
+        <v>284</v>
       </c>
       <c r="I21" s="5">
-        <v>20</v>
+        <v>284</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
         <v>0</v>
       </c>
       <c r="C22" s="3">
         <v>0</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22" s="3">
         <v>0</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="H22" s="3">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="I22" s="5">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
         <v>0</v>
       </c>
       <c r="C23" s="3">
         <v>0</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23" s="3">
         <v>0</v>
       </c>
       <c r="F23" s="5">
         <v>0</v>
       </c>
       <c r="G23">
+        <v>145</v>
+      </c>
+      <c r="H23" s="3">
+        <v>145</v>
+      </c>
+      <c r="I23" s="5">
+        <v>145</v>
+      </c>
+      <c r="J23">
+        <v>0</v>
+      </c>
+      <c r="K23" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24">
+        <v>0</v>
+      </c>
+      <c r="C24" s="3">
+        <v>0</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24" s="3">
+        <v>0</v>
+      </c>
+      <c r="F24" s="5">
+        <v>0</v>
+      </c>
+      <c r="G24">
         <v>10</v>
       </c>
-      <c r="H23" s="3">
+      <c r="H24" s="3">
         <v>10</v>
       </c>
-      <c r="I23" s="5">
+      <c r="I24" s="5">
         <v>10</v>
-      </c>
-[...33 lines deleted...]
-        <v>283</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>13001</v>
+        <v>13000</v>
       </c>
       <c r="B25">
         <v>0</v>
       </c>
       <c r="C25" s="3">
         <v>0</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25" s="3">
         <v>0</v>
       </c>
       <c r="F25" s="5">
         <v>0</v>
       </c>
       <c r="G25">
-        <v>0</v>
+        <v>283</v>
       </c>
       <c r="H25" s="3">
-        <v>0</v>
+        <v>283</v>
       </c>
       <c r="I25" s="5">
-        <v>0</v>
+        <v>283</v>
       </c>
       <c r="J25">
-        <v>12045</v>
+        <v>0</v>
       </c>
       <c r="K25" s="3">
-        <v>12045</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>13002</v>
+        <v>13001</v>
       </c>
       <c r="B26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C26" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26" s="3">
         <v>0</v>
       </c>
       <c r="F26" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G26">
-        <v>277</v>
+        <v>0</v>
       </c>
       <c r="H26" s="3">
-        <v>277</v>
+        <v>0</v>
       </c>
       <c r="I26" s="5">
-        <v>278</v>
+        <v>0</v>
       </c>
       <c r="J26">
-        <v>0</v>
+        <v>13868</v>
       </c>
       <c r="K26" s="3">
-        <v>0</v>
+        <v>13868</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>13003</v>
+        <v>13002</v>
       </c>
       <c r="B27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C27" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27" s="3">
         <v>0</v>
       </c>
       <c r="F27" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G27">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="H27" s="3">
-        <v>24</v>
+        <v>277</v>
       </c>
       <c r="I27" s="5">
-        <v>24</v>
+        <v>278</v>
       </c>
       <c r="J27">
-        <v>11346</v>
+        <v>0</v>
       </c>
       <c r="K27" s="3">
-        <v>11346</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>13005</v>
+        <v>13003</v>
       </c>
       <c r="B28">
         <v>0</v>
       </c>
       <c r="C28" s="3">
         <v>0</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28" s="3">
         <v>0</v>
       </c>
       <c r="F28" s="5">
         <v>0</v>
       </c>
       <c r="G28">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="H28" s="3">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="I28" s="5">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="J28">
-        <v>0</v>
+        <v>11346</v>
       </c>
       <c r="K28" s="3">
-        <v>0</v>
+        <v>11346</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>13006</v>
+        <v>13005</v>
       </c>
       <c r="B29">
         <v>0</v>
       </c>
       <c r="C29" s="3">
         <v>0</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29" s="3">
         <v>0</v>
       </c>
       <c r="F29" s="5">
         <v>0</v>
       </c>
       <c r="G29">
         <v>5</v>
       </c>
       <c r="H29" s="3">
         <v>5</v>
       </c>
       <c r="I29" s="5">
         <v>5</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>13007</v>
+        <v>13006</v>
       </c>
       <c r="B30">
         <v>0</v>
       </c>
       <c r="C30" s="3">
         <v>0</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30" s="3">
         <v>0</v>
       </c>
       <c r="F30" s="5">
         <v>0</v>
       </c>
       <c r="G30">
-        <v>236</v>
+        <v>63</v>
       </c>
       <c r="H30" s="3">
-        <v>236</v>
+        <v>63</v>
       </c>
       <c r="I30" s="5">
-        <v>236</v>
+        <v>63</v>
       </c>
       <c r="J30">
-        <v>6148</v>
+        <v>0</v>
       </c>
       <c r="K30" s="3">
-        <v>6148</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>13008</v>
+        <v>13007</v>
       </c>
       <c r="B31">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C31" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31" s="3">
         <v>0</v>
       </c>
       <c r="F31" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G31">
-        <v>35</v>
+        <v>236</v>
       </c>
       <c r="H31" s="3">
-        <v>35</v>
+        <v>236</v>
       </c>
       <c r="I31" s="5">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="J31">
-        <v>2005</v>
+        <v>6148</v>
       </c>
       <c r="K31" s="3">
-        <v>2005</v>
+        <v>6148</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>13011</v>
+        <v>13008</v>
       </c>
       <c r="B32">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C32" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32" s="3">
         <v>0</v>
       </c>
       <c r="F32" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G32">
-        <v>1057</v>
+        <v>35</v>
       </c>
       <c r="H32" s="3">
-        <v>1057</v>
+        <v>35</v>
       </c>
       <c r="I32" s="5">
-        <v>1057</v>
+        <v>37</v>
       </c>
       <c r="J32">
-        <v>0</v>
+        <v>2005</v>
       </c>
       <c r="K32" s="3">
-        <v>0</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>13013</v>
+        <v>13011</v>
       </c>
       <c r="B33">
         <v>0</v>
       </c>
       <c r="C33" s="3">
         <v>0</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33" s="3">
         <v>0</v>
       </c>
       <c r="F33" s="5">
         <v>0</v>
       </c>
       <c r="G33">
-        <v>1202</v>
+        <v>1057</v>
       </c>
       <c r="H33" s="3">
-        <v>1202</v>
+        <v>1057</v>
       </c>
       <c r="I33" s="5">
-        <v>1202</v>
+        <v>1057</v>
       </c>
       <c r="J33">
-        <v>2153</v>
+        <v>0</v>
       </c>
       <c r="K33" s="3">
-        <v>2153</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>13014</v>
+        <v>13013</v>
       </c>
       <c r="B34">
         <v>0</v>
       </c>
       <c r="C34" s="3">
         <v>0</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34" s="3">
         <v>0</v>
       </c>
       <c r="F34" s="5">
         <v>0</v>
       </c>
       <c r="G34">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="H34" s="3">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="I34" s="5">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="J34">
-        <v>0</v>
+        <v>2153</v>
       </c>
       <c r="K34" s="3">
-        <v>0</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>13015</v>
+        <v>13014</v>
       </c>
       <c r="B35">
         <v>0</v>
       </c>
       <c r="C35" s="3">
         <v>0</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35" s="3">
         <v>0</v>
       </c>
       <c r="F35" s="5">
         <v>0</v>
       </c>
       <c r="G35">
-        <v>805</v>
+        <v>1198</v>
       </c>
       <c r="H35" s="3">
-        <v>805</v>
+        <v>1198</v>
       </c>
       <c r="I35" s="5">
-        <v>805</v>
+        <v>1198</v>
       </c>
       <c r="J35">
-        <v>1395</v>
+        <v>3473</v>
       </c>
       <c r="K35" s="3">
-        <v>1395</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>13016</v>
+        <v>13015</v>
       </c>
       <c r="B36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C36" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36" s="3">
         <v>0</v>
       </c>
       <c r="F36" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G36">
-        <v>189</v>
+        <v>1907</v>
       </c>
       <c r="H36" s="3">
-        <v>189</v>
+        <v>1907</v>
       </c>
       <c r="I36" s="5">
-        <v>190</v>
+        <v>1907</v>
       </c>
       <c r="J36">
-        <v>1806</v>
+        <v>1395</v>
       </c>
       <c r="K36" s="3">
-        <v>1806</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>13090</v>
+        <v>13016</v>
       </c>
       <c r="B37">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C37" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37" s="3">
         <v>0</v>
       </c>
       <c r="F37" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G37">
-        <v>1116</v>
+        <v>189</v>
       </c>
       <c r="H37" s="3">
-        <v>1116</v>
+        <v>189</v>
       </c>
       <c r="I37" s="5">
-        <v>1116</v>
+        <v>190</v>
       </c>
       <c r="J37">
-        <v>0</v>
+        <v>1806</v>
       </c>
       <c r="K37" s="3">
-        <v>0</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>13100</v>
+        <v>13090</v>
       </c>
       <c r="B38">
         <v>0</v>
       </c>
       <c r="C38" s="3">
         <v>0</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38" s="3">
         <v>0</v>
       </c>
       <c r="F38" s="5">
         <v>0</v>
       </c>
       <c r="G38">
-        <v>14</v>
+        <v>1116</v>
       </c>
       <c r="H38" s="3">
-        <v>14</v>
+        <v>1116</v>
       </c>
       <c r="I38" s="5">
-        <v>14</v>
+        <v>1116</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>13110</v>
+        <v>13100</v>
       </c>
       <c r="B39">
         <v>0</v>
       </c>
       <c r="C39" s="3">
         <v>0</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39" s="3">
         <v>0</v>
       </c>
       <c r="F39" s="5">
         <v>0</v>
       </c>
       <c r="G39">
-        <v>501</v>
+        <v>14</v>
       </c>
       <c r="H39" s="3">
-        <v>501</v>
+        <v>14</v>
       </c>
       <c r="I39" s="5">
-        <v>501</v>
+        <v>14</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>13118</v>
+        <v>13110</v>
       </c>
       <c r="B40">
         <v>0</v>
       </c>
       <c r="C40" s="3">
         <v>0</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40" s="3">
         <v>0</v>
       </c>
       <c r="F40" s="5">
         <v>0</v>
       </c>
       <c r="G40">
-        <v>65</v>
+        <v>501</v>
       </c>
       <c r="H40" s="3">
-        <v>65</v>
+        <v>501</v>
       </c>
       <c r="I40" s="5">
-        <v>65</v>
+        <v>501</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>13120</v>
+        <v>13118</v>
       </c>
       <c r="B41">
         <v>0</v>
       </c>
       <c r="C41" s="3">
         <v>0</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41" s="3">
         <v>0</v>
       </c>
       <c r="F41" s="5">
         <v>0</v>
       </c>
       <c r="G41">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="H41" s="3">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="I41" s="5">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>13127</v>
+        <v>13120</v>
       </c>
       <c r="B42">
         <v>0</v>
       </c>
       <c r="C42" s="3">
         <v>0</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42" s="3">
         <v>0</v>
       </c>
       <c r="F42" s="5">
         <v>0</v>
       </c>
       <c r="G42">
-        <v>373</v>
+        <v>50</v>
       </c>
       <c r="H42" s="3">
-        <v>373</v>
+        <v>50</v>
       </c>
       <c r="I42" s="5">
-        <v>373</v>
+        <v>50</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>13130</v>
+        <v>13127</v>
       </c>
       <c r="B43">
         <v>0</v>
       </c>
       <c r="C43" s="3">
         <v>0</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43" s="3">
         <v>0</v>
       </c>
       <c r="F43" s="5">
         <v>0</v>
       </c>
       <c r="G43">
-        <v>147</v>
+        <v>373</v>
       </c>
       <c r="H43" s="3">
-        <v>147</v>
+        <v>373</v>
       </c>
       <c r="I43" s="5">
-        <v>147</v>
+        <v>373</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>13140</v>
+        <v>13130</v>
       </c>
       <c r="B44">
         <v>0</v>
       </c>
       <c r="C44" s="3">
         <v>0</v>
       </c>
       <c r="D44">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="E44" s="3">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="F44" s="5">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="G44">
-        <v>590</v>
+        <v>147</v>
       </c>
       <c r="H44" s="3">
-        <v>590</v>
+        <v>147</v>
       </c>
       <c r="I44" s="5">
-        <v>688</v>
+        <v>147</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>13150</v>
+        <v>13140</v>
       </c>
       <c r="B45">
         <v>0</v>
       </c>
       <c r="C45" s="3">
         <v>0</v>
       </c>
       <c r="D45">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="E45" s="3">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="F45" s="5">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="G45">
-        <v>154</v>
+        <v>592</v>
       </c>
       <c r="H45" s="3">
-        <v>154</v>
+        <v>592</v>
       </c>
       <c r="I45" s="5">
-        <v>154</v>
+        <v>690</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>13200</v>
+        <v>13150</v>
       </c>
       <c r="B46">
         <v>0</v>
       </c>
       <c r="C46" s="3">
         <v>0</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46" s="3">
         <v>0</v>
       </c>
       <c r="F46" s="5">
         <v>0</v>
       </c>
       <c r="G46">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="H46" s="3">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="I46" s="5">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>13230</v>
+        <v>13200</v>
       </c>
       <c r="B47">
         <v>0</v>
       </c>
       <c r="C47" s="3">
         <v>0</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47" s="3">
         <v>0</v>
       </c>
       <c r="F47" s="5">
         <v>0</v>
       </c>
       <c r="G47">
-        <v>1528</v>
+        <v>172</v>
       </c>
       <c r="H47" s="3">
-        <v>1528</v>
+        <v>172</v>
       </c>
       <c r="I47" s="5">
-        <v>1528</v>
+        <v>172</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>13240</v>
+        <v>13230</v>
       </c>
       <c r="B48">
         <v>0</v>
       </c>
       <c r="C48" s="3">
         <v>0</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48" s="3">
         <v>0</v>
       </c>
       <c r="F48" s="5">
         <v>0</v>
       </c>
       <c r="G48">
-        <v>418</v>
+        <v>1720</v>
       </c>
       <c r="H48" s="3">
-        <v>418</v>
+        <v>1720</v>
       </c>
       <c r="I48" s="5">
-        <v>418</v>
+        <v>1720</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>13290</v>
+        <v>13240</v>
       </c>
       <c r="B49">
         <v>0</v>
       </c>
       <c r="C49" s="3">
         <v>0</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
       <c r="E49" s="3">
         <v>0</v>
       </c>
       <c r="F49" s="5">
         <v>0</v>
       </c>
       <c r="G49">
-        <v>0</v>
+        <v>418</v>
       </c>
       <c r="H49" s="3">
-        <v>0</v>
+        <v>418</v>
       </c>
       <c r="I49" s="5">
-        <v>0</v>
+        <v>418</v>
       </c>
       <c r="J49">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="K49" s="3">
-        <v>3000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>13300</v>
+        <v>13290</v>
       </c>
       <c r="B50">
         <v>0</v>
       </c>
       <c r="C50" s="3">
         <v>0</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50" s="3">
         <v>0</v>
       </c>
       <c r="F50" s="5">
         <v>0</v>
       </c>
       <c r="G50">
-        <v>882</v>
+        <v>0</v>
       </c>
       <c r="H50" s="3">
-        <v>882</v>
+        <v>0</v>
       </c>
       <c r="I50" s="5">
-        <v>882</v>
+        <v>0</v>
       </c>
       <c r="J50">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="K50" s="3">
-        <v>0</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>13385</v>
+        <v>13300</v>
       </c>
       <c r="B51">
         <v>0</v>
       </c>
       <c r="C51" s="3">
         <v>0</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
       <c r="E51" s="3">
         <v>0</v>
       </c>
       <c r="F51" s="5">
         <v>0</v>
       </c>
       <c r="G51">
-        <v>0</v>
+        <v>882</v>
       </c>
       <c r="H51" s="3">
-        <v>0</v>
+        <v>882</v>
       </c>
       <c r="I51" s="5">
-        <v>0</v>
+        <v>882</v>
       </c>
       <c r="J51">
-        <v>25778</v>
+        <v>0</v>
       </c>
       <c r="K51" s="3">
-        <v>25778</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>13400</v>
+        <v>13380</v>
       </c>
       <c r="B52">
         <v>0</v>
       </c>
       <c r="C52" s="3">
         <v>0</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52" s="3">
         <v>0</v>
       </c>
       <c r="F52" s="5">
         <v>0</v>
       </c>
       <c r="G52">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="H52" s="3">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="I52" s="5">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="J52">
-        <v>2746</v>
+        <v>0</v>
       </c>
       <c r="K52" s="3">
-        <v>2746</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>13410</v>
+        <v>13385</v>
       </c>
       <c r="B53">
         <v>0</v>
       </c>
       <c r="C53" s="3">
         <v>0</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
       <c r="E53" s="3">
         <v>0</v>
       </c>
       <c r="F53" s="5">
         <v>0</v>
       </c>
       <c r="G53">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="H53" s="3">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="I53" s="5">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="J53">
-        <v>0</v>
+        <v>25778</v>
       </c>
       <c r="K53" s="3">
-        <v>0</v>
+        <v>25778</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>13480</v>
+        <v>13400</v>
       </c>
       <c r="B54">
         <v>0</v>
       </c>
       <c r="C54" s="3">
         <v>0</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
       <c r="E54" s="3">
         <v>0</v>
       </c>
       <c r="F54" s="5">
         <v>0</v>
       </c>
       <c r="G54">
-        <v>19</v>
+        <v>127</v>
       </c>
       <c r="H54" s="3">
-        <v>19</v>
+        <v>127</v>
       </c>
       <c r="I54" s="5">
-        <v>19</v>
+        <v>127</v>
       </c>
       <c r="J54">
-        <v>0</v>
+        <v>2746</v>
       </c>
       <c r="K54" s="3">
-        <v>0</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>13500</v>
+        <v>13410</v>
       </c>
       <c r="B55">
         <v>0</v>
       </c>
       <c r="C55" s="3">
         <v>0</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
       <c r="E55" s="3">
         <v>0</v>
       </c>
       <c r="F55" s="5">
         <v>0</v>
       </c>
       <c r="G55">
-        <v>1027</v>
+        <v>44</v>
       </c>
       <c r="H55" s="3">
-        <v>1027</v>
+        <v>44</v>
       </c>
       <c r="I55" s="5">
-        <v>1027</v>
+        <v>44</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>13600</v>
+        <v>13480</v>
       </c>
       <c r="B56">
         <v>0</v>
       </c>
       <c r="C56" s="3">
         <v>0</v>
       </c>
       <c r="D56">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="E56" s="3">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="F56" s="5">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="G56">
-        <v>588</v>
+        <v>19</v>
       </c>
       <c r="H56" s="3">
-        <v>588</v>
+        <v>19</v>
       </c>
       <c r="I56" s="5">
-        <v>630</v>
+        <v>19</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>13640</v>
+        <v>13500</v>
       </c>
       <c r="B57">
         <v>0</v>
       </c>
       <c r="C57" s="3">
         <v>0</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57" s="3">
         <v>0</v>
       </c>
       <c r="F57" s="5">
         <v>0</v>
       </c>
       <c r="G57">
-        <v>97</v>
+        <v>1027</v>
       </c>
       <c r="H57" s="3">
-        <v>97</v>
+        <v>1027</v>
       </c>
       <c r="I57" s="5">
-        <v>97</v>
+        <v>1027</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>13690</v>
+        <v>13600</v>
       </c>
       <c r="B58">
         <v>0</v>
       </c>
       <c r="C58" s="3">
         <v>0</v>
       </c>
       <c r="D58">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="E58" s="3">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="F58" s="5">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="G58">
-        <v>26</v>
+        <v>588</v>
       </c>
       <c r="H58" s="3">
-        <v>26</v>
+        <v>588</v>
       </c>
       <c r="I58" s="5">
-        <v>26</v>
+        <v>630</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>13730</v>
+        <v>13640</v>
       </c>
       <c r="B59">
         <v>0</v>
       </c>
       <c r="C59" s="3">
         <v>0</v>
       </c>
       <c r="D59">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E59" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F59" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G59">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="H59" s="3">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="I59" s="5">
-        <v>2</v>
+        <v>97</v>
       </c>
       <c r="J59">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="K59" s="3">
-        <v>96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>13790</v>
+        <v>13690</v>
       </c>
       <c r="B60">
         <v>0</v>
       </c>
       <c r="C60" s="3">
         <v>0</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
       <c r="E60" s="3">
         <v>0</v>
       </c>
       <c r="F60" s="5">
         <v>0</v>
       </c>
       <c r="G60">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="H60" s="3">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="I60" s="5">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="J60">
-        <v>1480</v>
+        <v>0</v>
       </c>
       <c r="K60" s="3">
-        <v>1480</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>13800</v>
+        <v>13730</v>
       </c>
       <c r="B61">
         <v>0</v>
       </c>
       <c r="C61" s="3">
         <v>0</v>
       </c>
       <c r="D61">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E61" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F61" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G61">
-        <v>165</v>
+        <v>0</v>
       </c>
       <c r="H61" s="3">
-        <v>165</v>
+        <v>0</v>
       </c>
       <c r="I61" s="5">
-        <v>165</v>
+        <v>2</v>
       </c>
       <c r="J61">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="K61" s="3">
-        <v>0</v>
+        <v>96</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>83000</v>
+        <v>13790</v>
       </c>
       <c r="B62">
         <v>0</v>
       </c>
       <c r="C62" s="3">
         <v>0</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
       <c r="E62" s="3">
         <v>0</v>
       </c>
       <c r="F62" s="5">
         <v>0</v>
       </c>
       <c r="G62">
-        <v>430</v>
+        <v>79</v>
       </c>
       <c r="H62" s="3">
-        <v>430</v>
+        <v>79</v>
       </c>
       <c r="I62" s="5">
-        <v>430</v>
+        <v>79</v>
       </c>
       <c r="J62">
-        <v>0</v>
+        <v>1480</v>
       </c>
       <c r="K62" s="3">
-        <v>0</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>83130</v>
+        <v>13800</v>
       </c>
       <c r="B63">
         <v>0</v>
       </c>
       <c r="C63" s="3">
         <v>0</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
       <c r="E63" s="3">
         <v>0</v>
       </c>
       <c r="F63" s="5">
         <v>0</v>
       </c>
       <c r="G63">
-        <v>69</v>
+        <v>165</v>
       </c>
       <c r="H63" s="3">
-        <v>69</v>
+        <v>165</v>
       </c>
       <c r="I63" s="5">
-        <v>69</v>
+        <v>165</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>83140</v>
+        <v>83000</v>
       </c>
       <c r="B64">
         <v>0</v>
       </c>
       <c r="C64" s="3">
         <v>0</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
       <c r="E64" s="3">
         <v>0</v>
       </c>
       <c r="F64" s="5">
         <v>0</v>
       </c>
       <c r="G64">
-        <v>5</v>
+        <v>430</v>
       </c>
       <c r="H64" s="3">
-        <v>5</v>
+        <v>430</v>
       </c>
       <c r="I64" s="5">
-        <v>5</v>
+        <v>430</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
-        <v>83170</v>
+        <v>83130</v>
       </c>
       <c r="B65">
         <v>0</v>
       </c>
       <c r="C65" s="3">
         <v>0</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
       <c r="E65" s="3">
         <v>0</v>
       </c>
       <c r="F65" s="5">
         <v>0</v>
       </c>
       <c r="G65">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="H65" s="3">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="I65" s="5">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
-        <v>83200</v>
+        <v>83140</v>
       </c>
       <c r="B66">
         <v>0</v>
       </c>
       <c r="C66" s="3">
         <v>0</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
       <c r="E66" s="3">
         <v>0</v>
       </c>
       <c r="F66" s="5">
         <v>0</v>
       </c>
       <c r="G66">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H66" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I66" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J66">
-        <v>2693</v>
+        <v>0</v>
       </c>
       <c r="K66" s="3">
-        <v>2693</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
-        <v>83270</v>
+        <v>83170</v>
       </c>
       <c r="B67">
         <v>0</v>
       </c>
       <c r="C67" s="3">
         <v>0</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
       <c r="E67" s="3">
         <v>0</v>
       </c>
       <c r="F67" s="5">
         <v>0</v>
       </c>
       <c r="G67">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="H67" s="3">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="I67" s="5">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
-        <v>83300</v>
+        <v>83200</v>
       </c>
       <c r="B68">
         <v>0</v>
       </c>
       <c r="C68" s="3">
         <v>0</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
       <c r="E68" s="3">
         <v>0</v>
       </c>
       <c r="F68" s="5">
         <v>0</v>
       </c>
       <c r="G68">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H68" s="3">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I68" s="5">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J68">
-        <v>0</v>
+        <v>2693</v>
       </c>
       <c r="K68" s="3">
-        <v>0</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
-        <v>83310</v>
+        <v>83270</v>
       </c>
       <c r="B69">
         <v>0</v>
       </c>
       <c r="C69" s="3">
         <v>0</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
       <c r="E69" s="3">
         <v>0</v>
       </c>
       <c r="F69" s="5">
         <v>0</v>
       </c>
       <c r="G69">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="H69" s="3">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="I69" s="5">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
-        <v>83400</v>
+        <v>83300</v>
       </c>
       <c r="B70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C70" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
       <c r="E70" s="3">
         <v>0</v>
       </c>
       <c r="F70" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G70">
-        <v>90</v>
+        <v>9</v>
       </c>
       <c r="H70" s="3">
-        <v>90</v>
+        <v>9</v>
       </c>
       <c r="I70" s="5">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
-        <v>83500</v>
+        <v>83310</v>
       </c>
       <c r="B71">
         <v>0</v>
       </c>
       <c r="C71" s="3">
         <v>0</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
       <c r="E71" s="3">
         <v>0</v>
       </c>
       <c r="F71" s="5">
         <v>0</v>
       </c>
       <c r="G71">
-        <v>238</v>
+        <v>33</v>
       </c>
       <c r="H71" s="3">
-        <v>238</v>
+        <v>33</v>
       </c>
       <c r="I71" s="5">
-        <v>238</v>
+        <v>33</v>
       </c>
       <c r="J71">
-        <v>1172</v>
+        <v>0</v>
       </c>
       <c r="K71" s="3">
-        <v>1172</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
-        <v>83670</v>
+        <v>83400</v>
       </c>
       <c r="B72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C72" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D72">
         <v>0</v>
       </c>
       <c r="E72" s="3">
         <v>0</v>
       </c>
       <c r="F72" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G72">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="H72" s="3">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="I72" s="5">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
-        <v>83700</v>
+        <v>83500</v>
       </c>
       <c r="B73">
         <v>0</v>
       </c>
       <c r="C73" s="3">
         <v>0</v>
       </c>
       <c r="D73">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E73" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F73" s="5">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G73">
-        <v>0</v>
+        <v>238</v>
       </c>
       <c r="H73" s="3">
-        <v>0</v>
+        <v>238</v>
       </c>
       <c r="I73" s="5">
-        <v>5</v>
+        <v>238</v>
       </c>
       <c r="J73">
-        <v>0</v>
+        <v>1172</v>
       </c>
       <c r="K73" s="3">
-        <v>0</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
-        <v>83990</v>
+        <v>83670</v>
       </c>
       <c r="B74">
         <v>0</v>
       </c>
       <c r="C74" s="3">
         <v>0</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74" s="3">
         <v>0</v>
       </c>
       <c r="F74" s="5">
         <v>0</v>
       </c>
       <c r="G74">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="H74" s="3">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="I74" s="5">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
-        <v>84000</v>
+        <v>83700</v>
       </c>
       <c r="B75">
         <v>0</v>
       </c>
       <c r="C75" s="3">
         <v>0</v>
       </c>
       <c r="D75">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E75" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F75" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G75">
-        <v>856</v>
+        <v>0</v>
       </c>
       <c r="H75" s="3">
-        <v>856</v>
+        <v>0</v>
       </c>
       <c r="I75" s="5">
-        <v>856</v>
+        <v>5</v>
       </c>
       <c r="J75">
-        <v>7134</v>
+        <v>0</v>
       </c>
       <c r="K75" s="3">
-        <v>7134</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
-        <v>84100</v>
+        <v>83830</v>
       </c>
       <c r="B76">
         <v>0</v>
       </c>
       <c r="C76" s="3">
         <v>0</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76" s="3">
         <v>0</v>
       </c>
       <c r="F76" s="5">
         <v>0</v>
       </c>
       <c r="G76">
-        <v>146</v>
+        <v>7</v>
       </c>
       <c r="H76" s="3">
-        <v>146</v>
+        <v>7</v>
       </c>
       <c r="I76" s="5">
-        <v>146</v>
+        <v>7</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
-        <v>84110</v>
+        <v>83990</v>
       </c>
       <c r="B77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C77" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77" s="3">
         <v>0</v>
       </c>
       <c r="F77" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G77">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H77" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I77" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J77">
-        <v>252</v>
+        <v>0</v>
       </c>
       <c r="K77" s="3">
-        <v>252</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
-        <v>84170</v>
+        <v>84000</v>
       </c>
       <c r="B78">
         <v>0</v>
       </c>
       <c r="C78" s="3">
         <v>0</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78" s="3">
         <v>0</v>
       </c>
       <c r="F78" s="5">
         <v>0</v>
       </c>
       <c r="G78">
-        <v>6</v>
+        <v>856</v>
       </c>
       <c r="H78" s="3">
-        <v>6</v>
+        <v>856</v>
       </c>
       <c r="I78" s="5">
-        <v>6</v>
+        <v>856</v>
       </c>
       <c r="J78">
-        <v>0</v>
+        <v>7134</v>
       </c>
       <c r="K78" s="3">
-        <v>0</v>
+        <v>7134</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
-        <v>84300</v>
+        <v>84100</v>
       </c>
       <c r="B79">
         <v>0</v>
       </c>
       <c r="C79" s="3">
         <v>0</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79" s="3">
         <v>0</v>
       </c>
       <c r="F79" s="5">
         <v>0</v>
       </c>
       <c r="G79">
-        <v>347</v>
+        <v>146</v>
       </c>
       <c r="H79" s="3">
-        <v>347</v>
+        <v>146</v>
       </c>
       <c r="I79" s="5">
-        <v>347</v>
+        <v>146</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
-        <v>84810</v>
+        <v>84110</v>
       </c>
       <c r="B80">
         <v>1</v>
       </c>
       <c r="C80" s="3">
         <v>1</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80" s="3">
         <v>0</v>
       </c>
       <c r="F80" s="5">
         <v>1</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80" s="3">
         <v>0</v>
       </c>
       <c r="I80" s="5">
         <v>1</v>
       </c>
       <c r="J80">
-        <v>0</v>
+        <v>252</v>
       </c>
       <c r="K80" s="3">
-        <v>0</v>
+        <v>252</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
+        <v>84170</v>
+      </c>
+      <c r="B81">
+        <v>0</v>
+      </c>
+      <c r="C81" s="3">
+        <v>0</v>
+      </c>
+      <c r="D81">
+        <v>0</v>
+      </c>
+      <c r="E81" s="3">
+        <v>0</v>
+      </c>
+      <c r="F81" s="5">
+        <v>0</v>
+      </c>
+      <c r="G81">
+        <v>6</v>
+      </c>
+      <c r="H81" s="3">
+        <v>6</v>
+      </c>
+      <c r="I81" s="5">
+        <v>6</v>
+      </c>
+      <c r="J81">
+        <v>0</v>
+      </c>
+      <c r="K81" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82">
+        <v>84300</v>
+      </c>
+      <c r="B82">
+        <v>0</v>
+      </c>
+      <c r="C82" s="3">
+        <v>0</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+      <c r="E82" s="3">
+        <v>0</v>
+      </c>
+      <c r="F82" s="5">
+        <v>0</v>
+      </c>
+      <c r="G82">
+        <v>347</v>
+      </c>
+      <c r="H82" s="3">
+        <v>347</v>
+      </c>
+      <c r="I82" s="5">
+        <v>347</v>
+      </c>
+      <c r="J82">
+        <v>0</v>
+      </c>
+      <c r="K82" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83">
+        <v>84810</v>
+      </c>
+      <c r="B83">
+        <v>1</v>
+      </c>
+      <c r="C83" s="3">
+        <v>1</v>
+      </c>
+      <c r="D83">
+        <v>0</v>
+      </c>
+      <c r="E83" s="3">
+        <v>0</v>
+      </c>
+      <c r="F83" s="5">
+        <v>1</v>
+      </c>
+      <c r="G83">
+        <v>0</v>
+      </c>
+      <c r="H83" s="3">
+        <v>0</v>
+      </c>
+      <c r="I83" s="5">
+        <v>1</v>
+      </c>
+      <c r="J83">
+        <v>0</v>
+      </c>
+      <c r="K83" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84">
         <v>84830</v>
       </c>
-      <c r="B81">
-[...5 lines deleted...]
-      <c r="D81">
+      <c r="B84">
+        <v>0</v>
+      </c>
+      <c r="C84" s="3">
+        <v>0</v>
+      </c>
+      <c r="D84">
         <v>5</v>
       </c>
-      <c r="E81" s="3">
+      <c r="E84" s="3">
         <v>5</v>
       </c>
-      <c r="F81" s="5">
+      <c r="F84" s="5">
         <v>5</v>
       </c>
-      <c r="G81">
+      <c r="G84">
         <v>19</v>
       </c>
-      <c r="H81" s="3">
+      <c r="H84" s="3">
         <v>19</v>
       </c>
-      <c r="I81" s="5">
+      <c r="I84" s="5">
         <v>24</v>
       </c>
-      <c r="J81">
-[...10 lines deleted...]
-      <c r="B82">
+      <c r="J84">
+        <v>0</v>
+      </c>
+      <c r="K84" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85">
         <v>8</v>
       </c>
-      <c r="C82" s="3">
+      <c r="C85" s="3">
         <v>8</v>
       </c>
-      <c r="D82">
+      <c r="D85">
         <v>152</v>
       </c>
-      <c r="E82" s="3">
+      <c r="E85" s="3">
         <v>152</v>
       </c>
-      <c r="F82" s="5">
+      <c r="F85" s="5">
         <v>160</v>
       </c>
-      <c r="G82">
-[...12 lines deleted...]
-        <v>89936</v>
+      <c r="G85">
+        <v>19686</v>
+      </c>
+      <c r="H85" s="3">
+        <v>19686</v>
+      </c>
+      <c r="I85" s="5">
+        <v>19846</v>
+      </c>
+      <c r="J85">
+        <v>95232</v>
+      </c>
+      <c r="K85" s="3">
+        <v>95232</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>