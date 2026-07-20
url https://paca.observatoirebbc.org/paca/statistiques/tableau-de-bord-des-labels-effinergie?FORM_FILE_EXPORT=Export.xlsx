--- v1 (2026-05-25)
+++ v2 (2026-07-20)
@@ -822,57 +822,57 @@
       </c>
       <c r="K9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
         <v>0</v>
       </c>
       <c r="C10" s="3">
         <v>0</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10" s="3">
         <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="H10" s="3">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="I10" s="5">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
       <c r="C11" s="3">
         <v>0</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11" s="3">
         <v>0</v>
       </c>
       <c r="F11" s="5">
@@ -892,57 +892,57 @@
       </c>
       <c r="K11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
         <v>0</v>
       </c>
       <c r="C12" s="3">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12" s="3">
         <v>0</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
       <c r="G12">
-        <v>355</v>
+        <v>298</v>
       </c>
       <c r="H12" s="3">
-        <v>355</v>
+        <v>298</v>
       </c>
       <c r="I12" s="5">
-        <v>355</v>
+        <v>298</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
       <c r="C13" s="3">
         <v>0</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13" s="3">
         <v>0</v>
       </c>
       <c r="F13" s="5">
@@ -1837,57 +1837,57 @@
       </c>
       <c r="K38" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>13100</v>
       </c>
       <c r="B39">
         <v>0</v>
       </c>
       <c r="C39" s="3">
         <v>0</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39" s="3">
         <v>0</v>
       </c>
       <c r="F39" s="5">
         <v>0</v>
       </c>
       <c r="G39">
-        <v>14</v>
+        <v>599</v>
       </c>
       <c r="H39" s="3">
-        <v>14</v>
+        <v>599</v>
       </c>
       <c r="I39" s="5">
-        <v>14</v>
+        <v>599</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>13110</v>
       </c>
       <c r="B40">
         <v>0</v>
       </c>
       <c r="C40" s="3">
         <v>0</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40" s="3">
         <v>0</v>
       </c>
       <c r="F40" s="5">
@@ -2467,57 +2467,57 @@
       </c>
       <c r="K56" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>13500</v>
       </c>
       <c r="B57">
         <v>0</v>
       </c>
       <c r="C57" s="3">
         <v>0</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57" s="3">
         <v>0</v>
       </c>
       <c r="F57" s="5">
         <v>0</v>
       </c>
       <c r="G57">
-        <v>1027</v>
+        <v>1405</v>
       </c>
       <c r="H57" s="3">
-        <v>1027</v>
+        <v>1405</v>
       </c>
       <c r="I57" s="5">
-        <v>1027</v>
+        <v>1405</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>13600</v>
       </c>
       <c r="B58">
         <v>0</v>
       </c>
       <c r="C58" s="3">
         <v>0</v>
       </c>
       <c r="D58">
         <v>42</v>
       </c>
       <c r="E58" s="3">
         <v>42</v>
       </c>
       <c r="F58" s="5">
@@ -3447,57 +3447,57 @@
       </c>
       <c r="K84" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>30</v>
       </c>
       <c r="B85">
         <v>8</v>
       </c>
       <c r="C85" s="3">
         <v>8</v>
       </c>
       <c r="D85">
         <v>152</v>
       </c>
       <c r="E85" s="3">
         <v>152</v>
       </c>
       <c r="F85" s="5">
         <v>160</v>
       </c>
       <c r="G85">
-        <v>19686</v>
+        <v>20628</v>
       </c>
       <c r="H85" s="3">
-        <v>19686</v>
+        <v>20628</v>
       </c>
       <c r="I85" s="5">
-        <v>19846</v>
+        <v>20788</v>
       </c>
       <c r="J85">
         <v>95232</v>
       </c>
       <c r="K85" s="3">
         <v>95232</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>